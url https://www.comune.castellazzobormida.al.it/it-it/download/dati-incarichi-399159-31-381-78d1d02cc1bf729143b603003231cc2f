--- v0 (2026-06-12)
+++ v1 (2026-09-16)
@@ -1,111 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Segreteria\AMMINISTRAZIONE TRASPARENTE\04 Personale\07 Incarichi conferiti e autorizzati ai dipendenti\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7CD555DB-9DF3-4D56-A94A-2E0EBBE502C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{083818F6-1CAC-4E41-8D49-627860131C8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="26">
   <si>
     <t>Dipendente</t>
   </si>
   <si>
     <t>Ente conferente</t>
   </si>
   <si>
     <t>Data inizio</t>
   </si>
   <si>
     <t>Data fine</t>
   </si>
   <si>
     <t xml:space="preserve">Oggetto incarico </t>
   </si>
   <si>
     <t>Importo corrisposto</t>
   </si>
   <si>
     <t xml:space="preserve">Importo presuntivo </t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
-    <t>no</t>
-[...1 lines deleted...]
-  <si>
     <t>Ruolo</t>
   </si>
   <si>
     <t>non dirigente</t>
   </si>
   <si>
     <t>Rag. Federica Schiepatti</t>
   </si>
   <si>
     <t>Incarico presso i Servizi Finanziari - Autorizzazione nota Segr. Com. prot. n. 5448/2024</t>
   </si>
   <si>
     <t>Comune di Mombaldone (AT)</t>
   </si>
   <si>
     <t>Dott.ssa Sara Pezza</t>
   </si>
   <si>
     <t>Responsabile Ufficio comunale di censimento</t>
   </si>
   <si>
     <t>ISTAT</t>
   </si>
   <si>
     <t>Dott. Fulvio Maldi</t>
@@ -113,51 +110,51 @@
   <si>
     <t>Rilevatore/operatore di back office</t>
   </si>
   <si>
     <t>Dott. Pier Luigi Cesare Ricci</t>
   </si>
   <si>
     <t>Rag. Patrizia Bertana</t>
   </si>
   <si>
     <t>Comune di Solero</t>
   </si>
   <si>
     <t>Comune di Carentino</t>
   </si>
   <si>
     <t>Incarico presso i Servizi Demografici (Anagrafe e Stato Civile) - Autorizzazione nota Segr. Com. prot. n. 9294/2024</t>
   </si>
   <si>
     <t>Incarico gestione del Servizio Tributi - Autorizzazione nota Segr. Com. prot. n. 9293/2024</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
-    <t>Aggiornato al 31/12/2025</t>
+    <t>Aggiornato al 30/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;€&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -526,271 +523,271 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="55.28515625" customWidth="1"/>
     <col min="4" max="4" width="38.85546875" customWidth="1"/>
     <col min="5" max="6" width="25.7109375" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="21" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="9" t="s">
+      <c r="D2" s="9" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E2" s="3">
         <v>45488</v>
       </c>
       <c r="F2" s="3">
         <v>45657</v>
       </c>
       <c r="G2" s="10">
         <v>1255.76</v>
       </c>
       <c r="H2" s="10">
         <v>1248.54</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="12" t="s">
+      <c r="D3" s="12" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E3" s="3">
         <v>45572</v>
       </c>
       <c r="F3" s="3">
         <v>45657</v>
       </c>
       <c r="G3" s="10">
         <v>311</v>
       </c>
       <c r="H3" s="10">
         <v>311</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E4" s="3">
         <v>45572</v>
       </c>
       <c r="F4" s="3">
         <v>45657</v>
       </c>
       <c r="G4" s="10">
         <v>2022</v>
       </c>
       <c r="H4" s="10">
         <v>1492</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E5" s="3">
         <v>45572</v>
       </c>
       <c r="F5" s="3">
         <v>45657</v>
       </c>
       <c r="G5" s="10">
         <v>2022</v>
       </c>
       <c r="H5" s="10">
         <v>1492</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="11" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="3">
         <v>45658</v>
       </c>
       <c r="F6" s="3">
         <v>46022</v>
       </c>
       <c r="G6" s="14">
         <v>2055</v>
       </c>
       <c r="H6" s="14">
-        <v>0</v>
+        <v>2395.58</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E7" s="3">
         <v>45658</v>
       </c>
       <c r="F7" s="3">
         <v>45777</v>
       </c>
       <c r="G7" s="10">
         <v>1778</v>
       </c>
       <c r="H7" s="14">
         <v>1776.64</v>
       </c>
       <c r="I7" s="15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">