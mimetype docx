--- v0 (2026-05-02)
+++ v1 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="104AC5E7" w14:textId="77777777" w:rsidR="00607E88" w:rsidRDefault="00865E7D" w:rsidP="00607E88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F96D702" w14:textId="77777777" w:rsidR="00607E88" w:rsidRPr="00AA5F1A" w:rsidRDefault="00607E88" w:rsidP="00607E88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -228,141 +228,547 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F006F3" w14:textId="77777777" w:rsidR="00FE68CE" w:rsidRDefault="00FE68CE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Oggetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00836EB3" w14:paraId="59FAAD36" w14:textId="77777777" w:rsidTr="002B5158">
+      <w:tr w:rsidR="00FC314B" w14:paraId="59FAAD36" w14:textId="77777777" w:rsidTr="002B5158">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4AFCEF" w14:textId="62D6E678" w:rsidR="00836EB3" w:rsidRPr="00C82E2A" w:rsidRDefault="00836EB3" w:rsidP="00836EB3">
+          <w:p w14:paraId="7A4AFCEF" w14:textId="0DF2AC8A" w:rsidR="00FC314B" w:rsidRPr="00C82E2A" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A603E9">
+            <w:r w:rsidRPr="00AC5079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D64E91" w14:textId="66DEBAD4" w:rsidR="00836EB3" w:rsidRDefault="00836EB3" w:rsidP="00836EB3">
+          <w:p w14:paraId="29D64E91" w14:textId="5E123A1B" w:rsidR="00FC314B" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC5079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19/01/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D90E054" w14:textId="17420E1E" w:rsidR="00836EB3" w:rsidRPr="00836EB3" w:rsidRDefault="00836EB3" w:rsidP="00836EB3">
+          <w:p w14:paraId="1D90E054" w14:textId="0B98F3C3" w:rsidR="00FC314B" w:rsidRPr="00836EB3" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00836EB3">
+            <w:r w:rsidRPr="00AC5079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nomina componenti esterni Nucleo di Valutazione per il triennio 2026/2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC314B" w14:paraId="2726E762" w14:textId="77777777" w:rsidTr="002B5158">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248F3E5B" w14:textId="05CC34F8" w:rsidR="00FC314B" w:rsidRPr="00A603E9" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC5079">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2657E36E" w14:textId="0618B942" w:rsidR="00FC314B" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC5079">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BCB98C" w14:textId="7D87BE10" w:rsidR="00FC314B" w:rsidRPr="00836EB3" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC5079">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ncarichi apicali del Comune Castellazzo Bormida - Applicazione di quanto definito in sede di Contratto Collettivo Integrativo del personale non dirigente del Comune di Castellazzo Bormida per l’utilizzo delle risorse decentrate disponibili annualità economica 2025 sottoscritto in data 19/12/2025.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC314B" w14:paraId="5696D74F" w14:textId="77777777" w:rsidTr="002B5158">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4838EFD6" w14:textId="5B9368A4" w:rsidR="00FC314B" w:rsidRPr="00A603E9" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B55B092" w14:textId="41224D18" w:rsidR="00FC314B" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3163A3FC" w14:textId="5BF472AD" w:rsidR="00FC314B" w:rsidRPr="00836EB3" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB1E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Compenso ex art. 42 CCNL Segretari Comunali e Provinciali del 16/05/2001: determinazione e liquidazione importo da erogare a valere sull’anno 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC314B" w14:paraId="7BBD7E86" w14:textId="77777777" w:rsidTr="002B5158">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094C57EB" w14:textId="4BE03256" w:rsidR="00FC314B" w:rsidRPr="00A603E9" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D57A02" w14:textId="72F7DEC3" w:rsidR="00FC314B" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01/07/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B67BF0" w14:textId="2A29D0A8" w:rsidR="00FC314B" w:rsidRPr="00836EB3" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ncarico apicale di “Responsabile Servizi Tecnici” ai sensi del C.C.N.L. Funzione Locali 2022/2024 sottoscritto il 23/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC314B" w14:paraId="57A97ABC" w14:textId="77777777" w:rsidTr="002B5158">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E8A5F6" w14:textId="21369393" w:rsidR="00FC314B" w:rsidRPr="00A603E9" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4033C581" w14:textId="45C84060" w:rsidR="00FC314B" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20/07/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2CB85D" w14:textId="2E5A71C7" w:rsidR="00FC314B" w:rsidRPr="00836EB3" w:rsidRDefault="00FC314B" w:rsidP="00FC314B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E67E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tto di designazione del Responsabile della Protezione dei Dati (RPD) ai sensi dell’art. 37 del Regolamento UE 2016/679</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72CAE66A" w14:textId="77777777" w:rsidR="006B396C" w:rsidRDefault="006B396C" w:rsidP="00283E14">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CF671D5" w14:textId="77777777" w:rsidR="00235DE4" w:rsidRDefault="00235DE4" w:rsidP="00283E14">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00235DE4" w:rsidSect="009A3D66">
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -385,83 +791,82 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -1077,50 +1482,51 @@
     <w:rsid w:val="008505D7"/>
     <w:rsid w:val="00851C67"/>
     <w:rsid w:val="00865E7D"/>
     <w:rsid w:val="00882DF0"/>
     <w:rsid w:val="00885F93"/>
     <w:rsid w:val="00890A9E"/>
     <w:rsid w:val="008C1937"/>
     <w:rsid w:val="008D0489"/>
     <w:rsid w:val="008D322A"/>
     <w:rsid w:val="008F078E"/>
     <w:rsid w:val="008F3CDB"/>
     <w:rsid w:val="008F67FF"/>
     <w:rsid w:val="00900544"/>
     <w:rsid w:val="00914EDB"/>
     <w:rsid w:val="0095102A"/>
     <w:rsid w:val="0095124F"/>
     <w:rsid w:val="00957777"/>
     <w:rsid w:val="00987043"/>
     <w:rsid w:val="0098776E"/>
     <w:rsid w:val="0099406E"/>
     <w:rsid w:val="00994F58"/>
     <w:rsid w:val="009A3D66"/>
     <w:rsid w:val="009A4047"/>
     <w:rsid w:val="009B6694"/>
     <w:rsid w:val="009C10C9"/>
+    <w:rsid w:val="009C2FC6"/>
     <w:rsid w:val="009C7F06"/>
     <w:rsid w:val="009E4313"/>
     <w:rsid w:val="009F7FE5"/>
     <w:rsid w:val="00A011D6"/>
     <w:rsid w:val="00A0593F"/>
     <w:rsid w:val="00A17127"/>
     <w:rsid w:val="00A239C1"/>
     <w:rsid w:val="00A41ECE"/>
     <w:rsid w:val="00A96BC8"/>
     <w:rsid w:val="00AA5F1A"/>
     <w:rsid w:val="00AA79BA"/>
     <w:rsid w:val="00AE5065"/>
     <w:rsid w:val="00AF09D5"/>
     <w:rsid w:val="00B02DCA"/>
     <w:rsid w:val="00B22CF2"/>
     <w:rsid w:val="00B2376E"/>
     <w:rsid w:val="00B25223"/>
     <w:rsid w:val="00B51135"/>
     <w:rsid w:val="00B613C8"/>
     <w:rsid w:val="00B71D72"/>
     <w:rsid w:val="00B90B21"/>
     <w:rsid w:val="00BA2CD1"/>
     <w:rsid w:val="00BF49CA"/>
     <w:rsid w:val="00C16182"/>
     <w:rsid w:val="00C261FA"/>
@@ -1141,50 +1547,51 @@
     <w:rsid w:val="00E03FB3"/>
     <w:rsid w:val="00E101C6"/>
     <w:rsid w:val="00E1343B"/>
     <w:rsid w:val="00E15B23"/>
     <w:rsid w:val="00E4522C"/>
     <w:rsid w:val="00E46972"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00E908A8"/>
     <w:rsid w:val="00EA3822"/>
     <w:rsid w:val="00EA773E"/>
     <w:rsid w:val="00ED09FC"/>
     <w:rsid w:val="00ED1213"/>
     <w:rsid w:val="00ED4C67"/>
     <w:rsid w:val="00EE205D"/>
     <w:rsid w:val="00EF1A17"/>
     <w:rsid w:val="00EF2CB0"/>
     <w:rsid w:val="00EF743C"/>
     <w:rsid w:val="00F217DD"/>
     <w:rsid w:val="00F40DF1"/>
     <w:rsid w:val="00F47324"/>
     <w:rsid w:val="00F7216B"/>
     <w:rsid w:val="00F72E15"/>
     <w:rsid w:val="00F92B06"/>
     <w:rsid w:val="00FA41EE"/>
     <w:rsid w:val="00FB4E26"/>
+    <w:rsid w:val="00FC314B"/>
     <w:rsid w:val="00FC33A9"/>
     <w:rsid w:val="00FD727A"/>
     <w:rsid w:val="00FE68CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2333,69 +2740,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>30</Words>
-  <Characters>174</Characters>
+  <Words>142</Words>
+  <Characters>810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Comune di Castellazzo Bormida</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>203</CharactersWithSpaces>
+  <CharactersWithSpaces>951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>.</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>