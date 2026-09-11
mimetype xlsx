--- v0 (2026-04-29)
+++ v1 (2026-09-11)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\ORSINI FRANCESCO\REGISTRI ORDINANZE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98751CE1-1804-463E-861D-609F6DD80442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
     <sheet name="Foglio1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk61507687" localSheetId="0">'2026'!$C$6</definedName>
     <definedName name="_Hlk92886364" localSheetId="0">'2026'!$C$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$C$197</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>N.</t>
   </si>
   <si>
     <t>DATA</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>Occupazione temporanea di suolo pubblico per lavori su immobile privato in Via Dante Alighieri n. 301 -  istituzione provvedimenti viabili temporanei</t>
   </si>
   <si>
     <t xml:space="preserve">Occupazione temporanea di suolo pubblico per intervento di manutenzione ordinaria in edificio privato sito in via Marconi n. 2  – istituzione provvedimenti viabili temporanei  </t>
   </si>
   <si>
     <t xml:space="preserve">occupazione temporanea di suolo pubblico in via Del Sito per intervento di manutenzione ordinaria in edificio privato con accesso da via D’Azeglio n. 37 a far data dal 22/01/2026 – istituzione provvedimenti viabili temporanei  </t>
   </si>
   <si>
     <t>REGISTRO ORDINANZE – ANNO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">modifiche della viabilità per manifestazione su area pubblica denominata “CARNEVALE CASTELLAZZESE 2026” in svolgimento domenica 15 febbraio 2026 -  istituzione provvedimenti viabili temporanei </t>
   </si>
   <si>
@@ -119,57 +119,192 @@
     <t>Celebrazioni organizzate dal Comune di Castellazzo Bormida in occasione dell’Anniversario della Liberazione anno 2026 – eventi in programma nella giornata del 25 Aprile 2026 - istituzione provvedimenti viabili temporanei</t>
   </si>
   <si>
     <t>Lavori di realizzazione nuovo allaccio alla rete elettrica in Via Trinità da Lungi - Istituzione provvedimenti viabili temporanei</t>
   </si>
   <si>
     <t>Realizzazione nuova colonnina elettrica in Via San Francesco d’Assisi - Istituzione provvedimenti viabili temporanei</t>
   </si>
   <si>
     <t xml:space="preserve">ordinanza ingiunzione di pagamento per violazione amministrativa AUTONOLI GN SAS </t>
   </si>
   <si>
     <t xml:space="preserve">occupazione di suolo pubblico da realizzarsi in via XXV Aprile in corrispondenza del civico 1 posizionamento piattaforma elevatrice per esecuzione lavori di posizionamento dei dissuasori per volatili in proprietà privata - istituzione provvedimenti viabili temporanei  </t>
   </si>
   <si>
     <t xml:space="preserve">occupazione di suolo pubblico da realizzarsi in via XXIV Maggio in corrispondenza del civico 172 posizionamento cestello per esecuzione lavori in proprietà privata confinante con la pubblica via - istituzione provvedimenti viabili temporanei  </t>
   </si>
   <si>
     <t>istituzione disciplina viabile temporanea per esecuzione lavori di manutenzione lanterne semaforiche in via Trinità da Lungi il 15/04/2026.</t>
   </si>
   <si>
     <t>Istituzione disciplina viabile temporanea per realizzazione nuova linea elettrica BT a 0,4 KV interrata, in percorrenza ed attraversamento rispettivamente in via XXIV Maggio e via San Francesco d’Assisi.</t>
   </si>
   <si>
     <t>Proroga accensione degli impianti termici ad uso riscaldamento nel territorio del comune di Castellazzo Bormida (AL) dal 16 aprile 2026 fino al 22 aprile 2026</t>
+  </si>
+  <si>
+    <t>Istituzione disciplina viabile temporanea in prossimità dei sottopassi ferroviari per estrazione pompe sommerse e successive verifiche funzionali il 08/05/2026</t>
+  </si>
+  <si>
+    <t>missione di Protezione Civile nel Comune di Alessandria in occasione della manifestazione denominata: “StrAlessandria 2026” prevista in data 10/05/2026. Autorizzazione impiego volontari del Gruppo Comunale di Protezione Civile e relative disposizioni operative.</t>
+  </si>
+  <si>
+    <t>Ordinanza ai sensi dell’art. 192, commi 1 e 2 (e per l’adozione del provvedimento, comma 3), D.Lgs. 152/2006 – Divieto di abbandono e deposito incontrollato di rifiuti – Rimozione rifiuti, avvio a recupero/smaltimento e ripristino dello stato dei luoghi su area sita nel territorio comunale – Proprietari dei terreni.</t>
+  </si>
+  <si>
+    <t>Ordinanza chiusura cimitero nei giorni dal 12/05/2026 e 15/05/2026</t>
+  </si>
+  <si>
+    <t>Provvedimenti viabili temporanei per sfalcio erba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione temporanea di suolo pubblico in P.zza Vittorio Emanuele per intervento di manutenzione ordinaria in edificio privato con accesso dal civico n. 78, a far data dal 21/05/2026 – istituzione provvedimenti viabili temporanei. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione di suolo pubblico da realizzarsi in P.zza Vittorio Emanuele II n. 5 per posizionamento tavolini dehor temporaneo in occasione di inaugurazione esercizio di somministrazione per la giornata di domenica 17/05/2026 - istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione permanente di suolo pubblico in via Gamondio per intervento di manutenzione straordinaria in edificio privato con accesso dal civico n. 112, come da P.E. SCIA 127-52/2025, a far data dal 21/05/2026 – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t>manifestazione sportiva organizzata dall’ A.S.D. VerdeNero - corse podistiche “29^ Corri verso le vacanze” (non competitiva) e 33^ Notturna Castellazzese (competitiva) - edizione del 05 giugno 2026 -  istituzione provvedimenti viabili temporanei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">manifestazione sportiva ciclistica non competitiva denominata “PEDALATA ECOLOGICA RANDO’ CASTELLAZZO” con partenza ed arrivo in Castellazzo Bormida via Boidi, domenica 14 giugno 2026, organizzata dalla A.S. CASTELLAZZOCICLISMO con sede in Castellazzo Bormida (AL), Via Boidi n. 49 – istituzione provvedimenti viabili temporanei </t>
+  </si>
+  <si>
+    <t>Provvedimenti viabili temporanei per lavori stradali in Spalto Martiri della Libertà</t>
+  </si>
+  <si>
+    <t>missione di Protezione Civile nel Comune di Alessandria in occasione della manifestazione denominata: “ALPRIDE 2026” prevista in data 30/05/2026. Autorizzazione impiego volontari del Gruppo Comunale di Protezione Civile e relative disposizioni operative.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chiusura S.P. 181 ”Bosco Marengo – Cantalupo”  nel tratto dal Km. 11+100 al Km. 11+450 in corrispondenza del ponte sul fiume Bormida - deviazione traffico veicolare sulla S.P. 183 della Maranzana in territorio di Castellazzo Bormida - ricadute sulla viabilità comunale – ulteriori provvedimenti temporanei di disciplina della viabilità in via Pietragrossa </t>
+  </si>
+  <si>
+    <t>apertura Centro Operativo Comunale (C.O.C.) per il giorno 05/06/2026 e attivazione volontari del Gruppo Comunale di Protezione Civile  in occasione dell'evento denominato ‘’29° Corri verso le vacanze – 33° Notturna castellazzese’’.</t>
+  </si>
+  <si>
+    <t>40bis</t>
+  </si>
+  <si>
+    <t>Istituzione disciplina viabile temporanea per l’esecuzione di lavori stradali in via Campagna in corrispondenza del cavalcavia autostradale (AISCAT 26011), dal 08/06/2026 e fino a fine lavori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">modifiche alla viabilità per realizzazione della manifestazione motociclistica denominata “33^ Rievocazione Storica - 10° trofeo Fabio Scarrone” del 21 giugno 2026 – istituzione provvedimenti viabili temporanei </t>
+  </si>
+  <si>
+    <t xml:space="preserve">chiusura S.P. 181 ”Bosco Marengo – Cantalupo”  nel tratto dal Km. 11+100 al Km. 11+450 in corrispondenza del ponte sul fiume Bormida - deviazione traffico veicolare sulla S.P. 183 della Maranzana in territorio di Castellazzo Bormida - ricadute sulla viabilità comunale – proroga provvedimenti temporanei di disciplina della viabilità nei tratti comunali interessati  </t>
+  </si>
+  <si>
+    <t>Istituzione disciplina viabile temporanea per l’esecuzione di lavori stradali in via campagna in corrispondenza del cavalcavia autostradale (AISCAT 26011), dal 18/06/2026 e fino a termine lavori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">manifestazione denominata “DOMENICA BINGO” in svolgimento in Piazza Vittorio Emanuele II domenica 28 giugno 2026 – istituzione provvedimenti viabili temporanei </t>
+  </si>
+  <si>
+    <t xml:space="preserve">manomissione di suolo pubblico in via Giovanni Lanza n. 87 per intervento di ripristino della rete fognaria presso privata abitazione a far data dal 20/06/2026 – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione di suolo pubblico in via Somalia per intervento di manutenzione straordinaria in edificio privato con accesso dal civico n. n. 59/65, – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t>manomissione del suolo pubblico per realizzazione tratto di nuova fognatura in Viale Giovanni XXIII e Strada Briga civico n. 319, a far data dal 29/05/2026 – istituzione provvedimenti viabili temporanei.</t>
+  </si>
+  <si>
+    <t>Ordinanza del Sindaco  - divieto di vendita e somministrazione per asporto e divieto di consumo in luogo pubblico di qualunque bevanda anche analcolica in lattine e contenitori di vetro in occasione di manifestazioni, eventi, sagre in Castellazzo Bormida nel periodo dal 10 luglio e fino a tutto il 4 ottobre 2026 nell’area della manifestazione ed aree limitrofe</t>
+  </si>
+  <si>
+    <t>manifestazioni su area pubblica denominate “Mezza Notte Bianca” e “81° Raduno Internazionale Motociclistico Madonnina dei Centauri del 11 e 12 Luglio 2026 - istituzione provvedimenti viabili temporanei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione di suolo pubblico in via Madre Teresa di Calcutta n. 190 per intervento di manutenzione ordinaria in edificio privato – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t>Istituzione disciplina viabile temporanea per l’esecuzione di servizio di taglio alberatura in Via Marconi, il 06/07/2026 dalle ore 7:00 e fino a termine intervento</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ordinanza contingibile e urgente a tutela della salute e della pubblica incolumità per messa in sicurezza di immobile. </t>
+  </si>
+  <si>
+    <t>Apertura Centro Operativo Comunale (C.O.C.) per l’11-12 luglio 2026 e attivazione volontari del Gruppo Comunale di Protezione Civile in occasione degli eventi “Mezza Notte Bianca e 81° Raduno Internazionale Motociclistico Madonnina dei Centauri”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione di suolo pubblico in via Monastero Vecchio per intervento di manutenzione ordinaria in edificio privato – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">manifestazione denominata “STREET FOOD E MUSICA” in svolgimento in Piazza Duca degli Abruzzi Piazza San Carlo venerdì 31 luglio 2026 – istituzione provvedimenti viabili temporanei </t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione di suolo pubblico in via Lanzavecchia angolo Via Garibaldi per intervento di manutenzione ordinaria in edificio privato – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t>Manutenzione periodica aree verdi pubbliche e sfalcio erbe infestanti. Provvedimenti viabili temporanei</t>
+  </si>
+  <si>
+    <t>Istituzione disciplina viabile temporanea per l’esecuzione di lavori stradali in via Trinitá da Lungi in corrispondenza del sottovia autostradale dal 03/08/2026 al 04/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Occupazione di suolo pubblico in via Carlo Alberto n. 33 per intervento di manutenzione in edificio privato – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <t>manifestazione su area pubblica denominata “Riproposta Mezza Notte Bianca” edizione del 08/08/2026 - istituzione provvedimenti viabili temporanei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">occupazione di suolo pubblico in via Panizza per intervento di manutenzione in edificio privato – istituzione provvedimenti viabili temporanei  </t>
+  </si>
+  <si>
+    <r>
+      <t>occupazione di suolo pubblico in via Molino Vecchio per intervento di manutenzione in edificio privato – istituzione provvedimenti viabili temporanei</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+  </si>
+  <si>
+    <t>avvio cantiere per esecuzione di lavori di: “Messa in sicurezza e rimozione copertura in eternit dell’immobile di proprietà’ della SOMS di Castellazzo B.da”. su immobile proprietà e sede SOMS sito in via Boidi n. 49 a far data dal 24/08/2026 e fino a tutto il 23/10/2026 e in ogni caso a fine lavori. Istituzione provvedimenti viabili temporanei.</t>
+  </si>
+  <si>
+    <t>Chiusura cimitero comunale dal 10/08/2026 al 13/08/2026</t>
+  </si>
+  <si>
+    <t>apertura Centro Operativo Comunale (C.O.C.) per il giorno 08/08/2026 e attivazione volontari del Gruppo Comunale di Protezione Civile in occasione degli eventi della “Mezzanotte Bianca 2026”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -182,181 +317,317 @@
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -601,1625 +872,1840 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:X196"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X197"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A121" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C136" sqref="C136"/>
+    <sheetView tabSelected="1" topLeftCell="A158" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C164" sqref="C164"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="7.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="3" customWidth="1"/>
-    <col min="3" max="3" width="160.28515625" style="7" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="8"/>
+    <col min="3" max="3" width="160.28515625" style="6" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="2" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="31"/>
-[...8 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:11" s="4" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="32"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="34"/>
+    </row>
+    <row r="3" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="31" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" s="9" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>1</v>
       </c>
-      <c r="B4" s="18">
+      <c r="B4" s="12">
         <v>46034</v>
       </c>
-      <c r="C4" s="26" t="s">
+      <c r="C4" s="17" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" s="9" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>2</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B5" s="12">
         <v>46034</v>
       </c>
-      <c r="C5" s="26" t="s">
+      <c r="C5" s="17" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" s="9" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>3</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="12">
         <v>46042</v>
       </c>
-      <c r="C6" s="26" t="s">
+      <c r="C6" s="17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>3</v>
       </c>
-      <c r="B7" s="18"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="12"/>
+      <c r="C7" s="17"/>
+    </row>
+    <row r="8" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
-      <c r="B8" s="18"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="12"/>
+      <c r="C8" s="17"/>
+      <c r="G8" s="23"/>
+    </row>
+    <row r="9" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
-      <c r="B9" s="18"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="12"/>
+      <c r="C9" s="17"/>
+    </row>
+    <row r="10" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
-      <c r="B10" s="18"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="12"/>
+      <c r="C10" s="17"/>
+    </row>
+    <row r="11" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1"/>
-      <c r="B11" s="18"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="12"/>
+      <c r="C11" s="17"/>
+    </row>
+    <row r="12" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
-      <c r="B12" s="18"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="12"/>
+      <c r="C12" s="17"/>
+    </row>
+    <row r="13" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
-      <c r="B13" s="18"/>
-[...10 lines deleted...]
-    <row r="14" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="12"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+    </row>
+    <row r="14" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
-      <c r="B14" s="18"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="12"/>
+      <c r="C14" s="18"/>
+    </row>
+    <row r="15" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
-      <c r="B15" s="18"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="12"/>
+      <c r="C15" s="17"/>
+    </row>
+    <row r="16" spans="1:11" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
-      <c r="B16" s="18"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="12"/>
+      <c r="C16" s="18"/>
+    </row>
+    <row r="17" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
-      <c r="B17" s="18"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="12"/>
+      <c r="C17" s="17"/>
+    </row>
+    <row r="18" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
-      <c r="B18" s="18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="12"/>
+      <c r="C18" s="17"/>
+    </row>
+    <row r="19" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
-      <c r="B19" s="19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="13"/>
+      <c r="C19" s="17"/>
+    </row>
+    <row r="20" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
-      <c r="B20" s="18"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="12"/>
+      <c r="C20" s="17"/>
+    </row>
+    <row r="21" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
-      <c r="B21" s="18"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="12"/>
+      <c r="C21" s="17"/>
+    </row>
+    <row r="22" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
-      <c r="B22" s="18"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="12"/>
+      <c r="C22" s="17"/>
+    </row>
+    <row r="23" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
-      <c r="B23" s="18"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="12"/>
+      <c r="C23" s="17"/>
+    </row>
+    <row r="24" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
-      <c r="B24" s="18"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="12"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+    </row>
+    <row r="25" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
-      <c r="B25" s="18"/>
-[...6 lines deleted...]
-    <row r="26" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="12"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+    </row>
+    <row r="26" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
-      <c r="B26" s="18"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="12"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+    </row>
+    <row r="27" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
-      <c r="B27" s="18"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="12"/>
+      <c r="C27" s="17"/>
+    </row>
+    <row r="28" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
-      <c r="B28" s="18"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="12"/>
+      <c r="C28" s="17"/>
+    </row>
+    <row r="29" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
-      <c r="B29" s="18"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="12"/>
+      <c r="C29" s="17"/>
+    </row>
+    <row r="30" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
-      <c r="B30" s="18"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="12"/>
+      <c r="C30" s="17"/>
+    </row>
+    <row r="31" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
-      <c r="B31" s="18"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:7" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="12"/>
+      <c r="C31" s="17"/>
+    </row>
+    <row r="32" spans="1:7" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
-      <c r="B32" s="18"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="12"/>
+      <c r="C32" s="17"/>
+    </row>
+    <row r="33" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
-      <c r="B33" s="18"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="12"/>
+      <c r="C33" s="17"/>
+    </row>
+    <row r="34" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
-      <c r="B34" s="18"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="12"/>
+      <c r="C34" s="17"/>
+    </row>
+    <row r="35" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
-      <c r="B35" s="18"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" s="7" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="12"/>
+      <c r="C35" s="17"/>
+    </row>
+    <row r="36" spans="1:13" s="23" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
-      <c r="B36" s="20"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="14"/>
+      <c r="C36" s="17"/>
+      <c r="M36" s="9"/>
+    </row>
+    <row r="37" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
-      <c r="B37" s="18"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="12"/>
+      <c r="C37" s="17"/>
+    </row>
+    <row r="38" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
-      <c r="B38" s="18"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="12"/>
+      <c r="C38" s="17"/>
+    </row>
+    <row r="39" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
-      <c r="B39" s="18"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="12"/>
+      <c r="C39" s="17"/>
+    </row>
+    <row r="40" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
-      <c r="B40" s="18"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="12"/>
+      <c r="C40" s="17"/>
+    </row>
+    <row r="41" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
-      <c r="B41" s="18"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="12"/>
+      <c r="C41" s="17"/>
+    </row>
+    <row r="42" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
-      <c r="B42" s="18"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="12"/>
+      <c r="C42" s="17"/>
+    </row>
+    <row r="43" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1"/>
-      <c r="B43" s="18"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="12"/>
+      <c r="C43" s="17"/>
+    </row>
+    <row r="44" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1"/>
-      <c r="B44" s="19"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="13"/>
+      <c r="C44" s="17"/>
+    </row>
+    <row r="45" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1"/>
-      <c r="B45" s="18"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="12"/>
+      <c r="C45" s="17"/>
+    </row>
+    <row r="46" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
-      <c r="B46" s="18"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="12"/>
+      <c r="C46" s="17"/>
+    </row>
+    <row r="47" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1"/>
-      <c r="B47" s="18"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="12"/>
+      <c r="C47" s="17"/>
+    </row>
+    <row r="48" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
-      <c r="B48" s="18"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="12"/>
+      <c r="C48" s="17"/>
+    </row>
+    <row r="49" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1"/>
-      <c r="B49" s="18"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="12"/>
+      <c r="C49" s="17"/>
+    </row>
+    <row r="50" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
-      <c r="B50" s="18"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="12"/>
+      <c r="C50" s="17"/>
+    </row>
+    <row r="51" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
-      <c r="B51" s="18"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="12"/>
+      <c r="C51" s="17"/>
+    </row>
+    <row r="52" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
-      <c r="B52" s="18"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="12"/>
+      <c r="C52" s="17"/>
+    </row>
+    <row r="53" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
-      <c r="B53" s="18"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="12"/>
+      <c r="C53" s="17"/>
+    </row>
+    <row r="54" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1"/>
-      <c r="B54" s="18"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="12"/>
+      <c r="C54" s="17"/>
+    </row>
+    <row r="55" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
-      <c r="B55" s="18"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="12"/>
+      <c r="C55" s="17"/>
+    </row>
+    <row r="56" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
-      <c r="B56" s="18"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="12"/>
+      <c r="C56" s="17"/>
+    </row>
+    <row r="57" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
-      <c r="B57" s="18"/>
-[...7 lines deleted...]
-    <row r="59" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="12"/>
+      <c r="C57" s="17"/>
+    </row>
+    <row r="58" spans="1:23" s="25" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="8"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="17"/>
+      <c r="M58" s="9"/>
+    </row>
+    <row r="59" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1"/>
-      <c r="B59" s="18"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="12"/>
+      <c r="C59" s="17"/>
+    </row>
+    <row r="60" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1"/>
-      <c r="B60" s="18"/>
-[...19 lines deleted...]
-    <row r="61" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="12"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="23"/>
+      <c r="L60" s="23"/>
+      <c r="N60" s="23"/>
+      <c r="O60" s="23"/>
+      <c r="P60" s="23"/>
+      <c r="Q60" s="23"/>
+      <c r="R60" s="23"/>
+      <c r="S60" s="23"/>
+      <c r="T60" s="23"/>
+    </row>
+    <row r="61" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1"/>
-      <c r="B61" s="18"/>
-[...22 lines deleted...]
-    <row r="62" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="12"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="N61" s="23"/>
+      <c r="O61" s="23"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+      <c r="R61" s="23"/>
+      <c r="S61" s="23"/>
+      <c r="T61" s="23"/>
+      <c r="U61" s="23"/>
+      <c r="V61" s="23"/>
+      <c r="W61" s="23"/>
+    </row>
+    <row r="62" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1"/>
-      <c r="B62" s="18"/>
-[...22 lines deleted...]
-    <row r="63" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="12"/>
+      <c r="C62" s="17"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="23"/>
+      <c r="L62" s="23"/>
+      <c r="N62" s="23"/>
+      <c r="O62" s="23"/>
+      <c r="P62" s="23"/>
+      <c r="Q62" s="23"/>
+      <c r="R62" s="23"/>
+      <c r="S62" s="23"/>
+      <c r="T62" s="23"/>
+      <c r="U62" s="23"/>
+      <c r="V62" s="23"/>
+      <c r="W62" s="23"/>
+    </row>
+    <row r="63" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1"/>
-      <c r="B63" s="18"/>
-[...22 lines deleted...]
-    <row r="64" spans="1:23" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="12"/>
+      <c r="C63" s="17"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+      <c r="K63" s="23"/>
+      <c r="L63" s="23"/>
+      <c r="N63" s="23"/>
+      <c r="O63" s="23"/>
+      <c r="P63" s="23"/>
+      <c r="Q63" s="23"/>
+      <c r="R63" s="23"/>
+      <c r="S63" s="23"/>
+      <c r="T63" s="23"/>
+      <c r="U63" s="23"/>
+      <c r="V63" s="23"/>
+      <c r="W63" s="23"/>
+    </row>
+    <row r="64" spans="1:23" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1"/>
-      <c r="B64" s="18"/>
-[...2 lines deleted...]
-    <row r="65" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="12"/>
+      <c r="C64" s="17"/>
+    </row>
+    <row r="65" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1"/>
-      <c r="B65" s="18"/>
-[...2 lines deleted...]
-    <row r="66" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="12"/>
+      <c r="C65" s="17"/>
+    </row>
+    <row r="66" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1"/>
-      <c r="B66" s="18"/>
-[...2 lines deleted...]
-    <row r="67" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="12"/>
+      <c r="C66" s="17"/>
+    </row>
+    <row r="67" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="1"/>
-      <c r="B67" s="18"/>
-[...2 lines deleted...]
-    <row r="68" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="12"/>
+      <c r="C67" s="17"/>
+    </row>
+    <row r="68" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1"/>
-      <c r="B68" s="18"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:24" s="11" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="12"/>
+      <c r="C68" s="17"/>
+    </row>
+    <row r="69" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1"/>
-      <c r="B69" s="18"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:24" s="11" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="12"/>
+      <c r="C69" s="17"/>
+    </row>
+    <row r="70" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1"/>
-      <c r="B70" s="18"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="12"/>
+      <c r="C70" s="17"/>
+    </row>
+    <row r="71" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A71" s="1"/>
-      <c r="B71" s="18"/>
-[...17 lines deleted...]
-    <row r="75" spans="1:24" s="7" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="12"/>
+      <c r="C71" s="17"/>
+    </row>
+    <row r="72" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="10"/>
+      <c r="B72" s="14"/>
+      <c r="C72" s="17"/>
+    </row>
+    <row r="73" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="10"/>
+      <c r="B73" s="14"/>
+      <c r="C73" s="17"/>
+    </row>
+    <row r="74" spans="1:24" s="23" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="10"/>
+      <c r="B74" s="14"/>
+      <c r="C74" s="17"/>
+      <c r="M74" s="9"/>
+    </row>
+    <row r="75" spans="1:24" s="23" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A75" s="1"/>
-      <c r="B75" s="18"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:24" s="7" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="12"/>
+      <c r="C75" s="17"/>
+      <c r="M75" s="9"/>
+    </row>
+    <row r="76" spans="1:24" s="23" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A76" s="1"/>
-      <c r="B76" s="18"/>
-[...27 lines deleted...]
-    <row r="78" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="12"/>
+      <c r="C76" s="17"/>
+      <c r="M76" s="9"/>
+    </row>
+    <row r="77" spans="1:24" s="26" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="11"/>
+      <c r="B77" s="15"/>
+      <c r="C77" s="17"/>
+      <c r="E77" s="23"/>
+      <c r="F77" s="23"/>
+      <c r="G77" s="23"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="23"/>
+      <c r="L77" s="23"/>
+      <c r="M77" s="9"/>
+      <c r="N77" s="23"/>
+      <c r="O77" s="23"/>
+      <c r="P77" s="23"/>
+      <c r="Q77" s="23"/>
+      <c r="R77" s="23"/>
+      <c r="S77" s="23"/>
+      <c r="T77" s="23"/>
+      <c r="U77" s="23"/>
+      <c r="V77" s="23"/>
+      <c r="W77" s="23"/>
+      <c r="X77" s="23"/>
+    </row>
+    <row r="78" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A78" s="1"/>
-      <c r="B78" s="18"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="12"/>
+      <c r="C78" s="17"/>
+      <c r="M78" s="9"/>
+    </row>
+    <row r="79" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A79" s="1"/>
-      <c r="B79" s="18"/>
-[...22 lines deleted...]
-    <row r="80" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="12"/>
+      <c r="C79" s="17"/>
+      <c r="E79" s="23"/>
+      <c r="F79" s="23"/>
+      <c r="G79" s="23"/>
+      <c r="H79" s="23"/>
+      <c r="I79" s="23"/>
+      <c r="J79" s="23"/>
+      <c r="K79" s="23"/>
+      <c r="L79" s="23"/>
+      <c r="N79" s="23"/>
+      <c r="O79" s="23"/>
+      <c r="P79" s="23"/>
+      <c r="Q79" s="23"/>
+      <c r="R79" s="23"/>
+      <c r="S79" s="23"/>
+      <c r="T79" s="23"/>
+      <c r="U79" s="23"/>
+      <c r="V79" s="23"/>
+      <c r="W79" s="23"/>
+      <c r="X79" s="23"/>
+    </row>
+    <row r="80" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A80" s="1"/>
-      <c r="B80" s="18"/>
-[...22 lines deleted...]
-    <row r="81" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="12"/>
+      <c r="C80" s="17"/>
+      <c r="E80" s="23"/>
+      <c r="F80" s="23"/>
+      <c r="G80" s="23"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="23"/>
+      <c r="L80" s="23"/>
+      <c r="N80" s="23"/>
+      <c r="O80" s="23"/>
+      <c r="P80" s="23"/>
+      <c r="Q80" s="23"/>
+      <c r="R80" s="23"/>
+      <c r="S80" s="23"/>
+      <c r="T80" s="23"/>
+      <c r="U80" s="23"/>
+      <c r="V80" s="23"/>
+      <c r="W80" s="23"/>
+      <c r="X80" s="23"/>
+    </row>
+    <row r="81" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A81" s="1"/>
-      <c r="B81" s="18"/>
-[...22 lines deleted...]
-    <row r="82" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="12"/>
+      <c r="C81" s="17"/>
+      <c r="E81" s="23"/>
+      <c r="F81" s="23"/>
+      <c r="G81" s="23"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="23"/>
+      <c r="J81" s="23"/>
+      <c r="K81" s="23"/>
+      <c r="L81" s="23"/>
+      <c r="N81" s="23"/>
+      <c r="O81" s="23"/>
+      <c r="P81" s="23"/>
+      <c r="Q81" s="23"/>
+      <c r="R81" s="23"/>
+      <c r="S81" s="23"/>
+      <c r="T81" s="23"/>
+      <c r="U81" s="23"/>
+      <c r="V81" s="23"/>
+      <c r="W81" s="23"/>
+      <c r="X81" s="23"/>
+    </row>
+    <row r="82" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1"/>
-      <c r="B82" s="18"/>
-[...22 lines deleted...]
-    <row r="83" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="12"/>
+      <c r="C82" s="17"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="23"/>
+      <c r="L82" s="23"/>
+      <c r="N82" s="23"/>
+      <c r="O82" s="23"/>
+      <c r="P82" s="23"/>
+      <c r="Q82" s="23"/>
+      <c r="R82" s="23"/>
+      <c r="S82" s="23"/>
+      <c r="T82" s="23"/>
+      <c r="U82" s="23"/>
+      <c r="V82" s="23"/>
+      <c r="W82" s="23"/>
+      <c r="X82" s="23"/>
+    </row>
+    <row r="83" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A83" s="1"/>
-      <c r="B83" s="18"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="12"/>
+      <c r="C83" s="17"/>
+    </row>
+    <row r="84" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A84" s="1"/>
-      <c r="B84" s="18"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="12"/>
+      <c r="C84" s="17"/>
+    </row>
+    <row r="85" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A85" s="1"/>
-      <c r="B85" s="18"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="12"/>
+      <c r="C85" s="17"/>
+    </row>
+    <row r="86" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A86" s="1"/>
-      <c r="B86" s="18"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="12"/>
+      <c r="C86" s="17"/>
+    </row>
+    <row r="87" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A87" s="1"/>
-      <c r="B87" s="18"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:24" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="12"/>
+      <c r="C87" s="17"/>
+    </row>
+    <row r="88" spans="1:24" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A88" s="1"/>
-      <c r="B88" s="18"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="12"/>
+      <c r="C88" s="17"/>
+    </row>
+    <row r="89" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A89" s="1"/>
-      <c r="B89" s="18"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="12"/>
+      <c r="C89" s="17"/>
+      <c r="M89" s="9"/>
+    </row>
+    <row r="90" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A90" s="1"/>
-      <c r="B90" s="18"/>
-[...2 lines deleted...]
-    <row r="91" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="12"/>
+      <c r="C90" s="17"/>
+      <c r="M90" s="9"/>
+    </row>
+    <row r="91" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A91" s="1"/>
-      <c r="B91" s="18"/>
-[...58 lines deleted...]
-    <row r="96" spans="1:24" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="12"/>
+      <c r="C91" s="17"/>
+      <c r="M91" s="9"/>
+    </row>
+    <row r="92" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="10"/>
+      <c r="B92" s="14"/>
+      <c r="C92" s="17"/>
+      <c r="D92" s="23"/>
+      <c r="E92" s="23"/>
+      <c r="F92" s="23"/>
+      <c r="G92" s="23"/>
+      <c r="H92" s="23"/>
+      <c r="I92" s="28"/>
+      <c r="J92" s="28"/>
+      <c r="K92" s="28"/>
+      <c r="L92" s="28"/>
+      <c r="M92" s="9"/>
+    </row>
+    <row r="93" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="10"/>
+      <c r="B93" s="14"/>
+      <c r="C93" s="17"/>
+      <c r="D93" s="23"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23"/>
+      <c r="H93" s="23"/>
+      <c r="I93" s="28"/>
+      <c r="J93" s="28"/>
+      <c r="K93" s="28"/>
+      <c r="L93" s="28"/>
+      <c r="M93" s="9"/>
+    </row>
+    <row r="94" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="10"/>
+      <c r="B94" s="14"/>
+      <c r="C94" s="17"/>
+      <c r="D94" s="23"/>
+      <c r="E94" s="23"/>
+      <c r="F94" s="23"/>
+      <c r="G94" s="23"/>
+      <c r="H94" s="23"/>
+      <c r="I94" s="28"/>
+      <c r="J94" s="28"/>
+      <c r="K94" s="28"/>
+      <c r="L94" s="28"/>
+      <c r="M94" s="9"/>
+    </row>
+    <row r="95" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="10"/>
+      <c r="B95" s="14"/>
+      <c r="C95" s="17"/>
+      <c r="D95" s="23"/>
+      <c r="E95" s="23"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="28"/>
+      <c r="J95" s="28"/>
+      <c r="K95" s="28"/>
+      <c r="L95" s="28"/>
+      <c r="M95" s="9"/>
+    </row>
+    <row r="96" spans="1:24" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A96" s="1"/>
-      <c r="B96" s="18"/>
-[...7 lines deleted...]
-    <row r="97" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="12"/>
+      <c r="C96" s="19"/>
+      <c r="D96" s="9"/>
+      <c r="E96" s="9"/>
+      <c r="F96" s="9"/>
+      <c r="G96" s="9"/>
+      <c r="H96" s="9"/>
+      <c r="M96" s="9"/>
+    </row>
+    <row r="97" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A97" s="1"/>
-      <c r="B97" s="18"/>
-[...2 lines deleted...]
-    <row r="98" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="12"/>
+      <c r="C97" s="17"/>
+      <c r="M97" s="9"/>
+    </row>
+    <row r="98" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A98" s="1"/>
-      <c r="B98" s="18"/>
-[...2 lines deleted...]
-    <row r="99" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="12"/>
+      <c r="C98" s="17"/>
+      <c r="M98" s="9"/>
+    </row>
+    <row r="99" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1"/>
-      <c r="B99" s="18"/>
-[...2 lines deleted...]
-    <row r="100" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="12"/>
+      <c r="C99" s="17"/>
+      <c r="M99" s="9"/>
+    </row>
+    <row r="100" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A100" s="1"/>
-      <c r="B100" s="18"/>
-[...2 lines deleted...]
-    <row r="101" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="12"/>
+      <c r="C100" s="17"/>
+      <c r="M100" s="9"/>
+    </row>
+    <row r="101" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A101" s="1"/>
-      <c r="B101" s="18"/>
-[...2 lines deleted...]
-    <row r="102" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="12"/>
+      <c r="C101" s="17"/>
+      <c r="M101" s="9"/>
+    </row>
+    <row r="102" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A102" s="1"/>
-      <c r="B102" s="18"/>
-[...2 lines deleted...]
-    <row r="103" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="12"/>
+      <c r="C102" s="17"/>
+      <c r="M102" s="9"/>
+    </row>
+    <row r="103" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
-      <c r="B103" s="18"/>
-[...2 lines deleted...]
-    <row r="104" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="12"/>
+      <c r="C103" s="17"/>
+      <c r="M103" s="9"/>
+    </row>
+    <row r="104" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
-      <c r="B104" s="18"/>
-[...2 lines deleted...]
-    <row r="105" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="12"/>
+      <c r="C104" s="17"/>
+      <c r="M104" s="9"/>
+    </row>
+    <row r="105" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
-      <c r="B105" s="18"/>
-[...2 lines deleted...]
-    <row r="106" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="12"/>
+      <c r="C105" s="17"/>
+      <c r="M105" s="9"/>
+    </row>
+    <row r="106" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
-      <c r="B106" s="18"/>
-[...2 lines deleted...]
-    <row r="107" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="12"/>
+      <c r="C106" s="19"/>
+      <c r="M106" s="9"/>
+    </row>
+    <row r="107" spans="1:13" s="27" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
-      <c r="B107" s="18"/>
-[...2 lines deleted...]
-    <row r="108" spans="1:12" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B107" s="12"/>
+      <c r="C107" s="17"/>
+      <c r="M107" s="9"/>
+    </row>
+    <row r="108" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A108" s="1">
         <v>4</v>
       </c>
-      <c r="B108" s="18">
+      <c r="B108" s="12">
         <v>46058</v>
       </c>
-      <c r="C108" s="26" t="s">
+      <c r="C108" s="17" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="109" spans="1:12" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M108" s="9"/>
+    </row>
+    <row r="109" spans="1:13" s="27" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="1">
         <v>5</v>
       </c>
-      <c r="B109" s="18">
+      <c r="B109" s="12">
         <v>46065</v>
       </c>
-      <c r="C109" s="26" t="s">
+      <c r="C109" s="17" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="110" spans="1:12" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="M109" s="9"/>
+    </row>
+    <row r="110" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A110" s="1">
         <v>6</v>
       </c>
-      <c r="B110" s="18">
+      <c r="B110" s="12">
         <v>46065</v>
       </c>
-      <c r="C110" s="26" t="s">
+      <c r="C110" s="17" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="111" spans="1:12" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="M110" s="9"/>
+    </row>
+    <row r="111" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A111" s="1">
         <v>7</v>
       </c>
-      <c r="B111" s="18">
+      <c r="B111" s="12">
         <v>46065</v>
       </c>
-      <c r="C111" s="26" t="s">
+      <c r="C111" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="L111" s="29"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:12" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="M111" s="9"/>
+    </row>
+    <row r="112" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A112" s="1">
         <v>8</v>
       </c>
-      <c r="B112" s="18">
+      <c r="B112" s="12">
         <v>46074</v>
       </c>
-      <c r="C112" s="26" t="s">
+      <c r="C112" s="17" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="M112" s="9"/>
+    </row>
+    <row r="113" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="1">
         <v>9</v>
       </c>
-      <c r="B113" s="18">
+      <c r="B113" s="12">
         <v>46080</v>
       </c>
-      <c r="C113" s="26" t="s">
+      <c r="C113" s="17" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="114" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M113" s="9"/>
+    </row>
+    <row r="114" spans="1:13" s="27" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="1">
         <v>10</v>
       </c>
-      <c r="B114" s="18">
+      <c r="B114" s="12">
         <v>46090</v>
       </c>
-      <c r="C114" s="30" t="s">
+      <c r="C114" s="20" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="M114" s="9"/>
+    </row>
+    <row r="115" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="1">
         <v>11</v>
       </c>
-      <c r="B115" s="18">
+      <c r="B115" s="12">
         <v>46092</v>
       </c>
-      <c r="C115" s="30" t="s">
+      <c r="C115" s="20" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="116" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="M115" s="9"/>
+    </row>
+    <row r="116" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A116" s="1">
         <v>12</v>
       </c>
-      <c r="B116" s="18">
+      <c r="B116" s="12">
         <v>46092</v>
       </c>
-      <c r="C116" s="26" t="s">
+      <c r="C116" s="17" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="117" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="M116" s="9"/>
+    </row>
+    <row r="117" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A117" s="1">
         <v>13</v>
       </c>
-      <c r="B117" s="18">
+      <c r="B117" s="12">
         <v>46097</v>
       </c>
-      <c r="C117" s="26" t="s">
+      <c r="C117" s="17" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="118" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="M117" s="9"/>
+    </row>
+    <row r="118" spans="1:13" s="27" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="1">
         <v>14</v>
       </c>
-      <c r="B118" s="18">
+      <c r="B118" s="12">
         <v>46097</v>
       </c>
-      <c r="C118" s="26" t="s">
+      <c r="C118" s="17" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="M118" s="9"/>
+    </row>
+    <row r="119" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="1">
         <v>15</v>
       </c>
-      <c r="B119" s="18">
+      <c r="B119" s="12">
         <v>46099</v>
       </c>
-      <c r="C119" s="26" t="s">
+      <c r="C119" s="17" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="120" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A120" s="1">
         <v>16</v>
       </c>
-      <c r="B120" s="18">
+      <c r="B120" s="12">
         <v>46104</v>
       </c>
-      <c r="C120" s="26" t="s">
+      <c r="C120" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="121" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:13" s="27" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A121" s="1">
         <v>17</v>
       </c>
-      <c r="B121" s="18">
+      <c r="B121" s="12">
         <v>46105</v>
       </c>
-      <c r="C121" s="26" t="s">
+      <c r="C121" s="17" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="1">
         <v>18</v>
       </c>
-      <c r="B122" s="18">
+      <c r="B122" s="12">
         <v>46106</v>
       </c>
-      <c r="C122" s="30" t="s">
+      <c r="C122" s="20" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="1">
         <v>19</v>
       </c>
-      <c r="B123" s="18">
+      <c r="B123" s="12">
         <v>46112</v>
       </c>
-      <c r="C123" s="26" t="s">
+      <c r="C123" s="17" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="124" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:13" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A124" s="1">
         <v>20</v>
       </c>
-      <c r="B124" s="18">
+      <c r="B124" s="12">
         <v>46119</v>
       </c>
-      <c r="C124" s="26" t="s">
+      <c r="C124" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="125" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:13" s="27" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1">
         <v>21</v>
       </c>
-      <c r="B125" s="18">
+      <c r="B125" s="12">
         <v>46120</v>
       </c>
-      <c r="C125" s="26" t="s">
+      <c r="C125" s="17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="126" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:13" s="27" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="1">
         <v>22</v>
       </c>
-      <c r="B126" s="18">
+      <c r="B126" s="12">
         <v>46125</v>
       </c>
-      <c r="C126" s="26" t="s">
+      <c r="C126" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="127" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:13" s="27" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="1">
         <v>23</v>
       </c>
-      <c r="B127" s="18">
+      <c r="B127" s="12">
         <v>46125</v>
       </c>
-      <c r="C127" s="30" t="s">
+      <c r="C127" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="1">
         <v>24</v>
       </c>
-      <c r="B128" s="18">
+      <c r="B128" s="12">
         <v>46126</v>
       </c>
-      <c r="C128" s="26" t="s">
+      <c r="C128" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="129" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A129" s="1">
         <v>25</v>
       </c>
-      <c r="B129" s="18">
+      <c r="B129" s="12">
         <v>46127</v>
       </c>
-      <c r="C129" s="26" t="s">
+      <c r="C129" s="17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="130" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A130" s="1">
         <v>26</v>
       </c>
-      <c r="B130" s="18">
+      <c r="B130" s="12">
         <v>46128</v>
       </c>
-      <c r="C130" s="26" t="s">
+      <c r="C130" s="17" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A131" s="1">
         <v>27</v>
       </c>
-      <c r="B131" s="18"/>
-[...2 lines deleted...]
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B131" s="12">
+        <v>46148</v>
+      </c>
+      <c r="C131" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A132" s="1">
         <v>28</v>
       </c>
-      <c r="B132" s="18"/>
-[...2 lines deleted...]
-    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B132" s="12">
+        <v>46148</v>
+      </c>
+      <c r="C132" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" s="27" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A133" s="1">
         <v>29</v>
       </c>
-      <c r="B133" s="18"/>
-[...3 lines deleted...]
-      <c r="A134" s="1">
+      <c r="B133" s="12">
+        <v>46148</v>
+      </c>
+      <c r="C133" s="19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="16">
         <v>30</v>
       </c>
-      <c r="B134" s="18"/>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B134" s="21">
+        <v>46150</v>
+      </c>
+      <c r="C134" s="19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A135" s="1">
         <v>31</v>
       </c>
-      <c r="B135" s="18"/>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B135" s="12">
+        <v>46155</v>
+      </c>
+      <c r="C135" s="29" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="1">
         <v>32</v>
       </c>
-      <c r="B136" s="18"/>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B136" s="12">
+        <v>46158</v>
+      </c>
+      <c r="C136" s="17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A137" s="1">
         <v>33</v>
       </c>
-      <c r="B137" s="18"/>
-[...2 lines deleted...]
-    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B137" s="12">
+        <v>46160</v>
+      </c>
+      <c r="C137" s="36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A138" s="1">
         <v>34</v>
       </c>
-      <c r="B138" s="18"/>
-[...2 lines deleted...]
-    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B138" s="12">
+        <v>46160</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A139" s="1">
         <v>35</v>
       </c>
-      <c r="B139" s="18"/>
-[...2 lines deleted...]
-    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B139" s="12">
+        <v>46165</v>
+      </c>
+      <c r="C139" s="37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" s="27" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A140" s="1">
         <v>36</v>
       </c>
-      <c r="B140" s="18"/>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B140" s="12">
+        <v>46165</v>
+      </c>
+      <c r="C140" s="37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="1">
         <v>37</v>
       </c>
-      <c r="B141" s="18"/>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B141" s="12">
+        <v>46165</v>
+      </c>
+      <c r="C141" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" s="27" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="1">
         <v>38</v>
       </c>
-      <c r="B142" s="18"/>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B142" s="12">
+        <v>46168</v>
+      </c>
+      <c r="C142" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" s="27" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A143" s="1">
         <v>39</v>
       </c>
-      <c r="B143" s="18"/>
-[...2 lines deleted...]
-    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B143" s="12">
+        <v>46170</v>
+      </c>
+      <c r="C143" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A144" s="1">
         <v>40</v>
       </c>
-      <c r="B144" s="18"/>
-[...3 lines deleted...]
-      <c r="A145" s="1">
+      <c r="B144" s="12">
+        <v>46171</v>
+      </c>
+      <c r="C144" s="37" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B145" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C145" s="17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A146" s="1">
         <v>41</v>
       </c>
-      <c r="B145" s="18"/>
-[...3 lines deleted...]
-      <c r="A146" s="1">
+      <c r="B146" s="12">
+        <v>46177</v>
+      </c>
+      <c r="C146" s="19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A147" s="1">
         <v>42</v>
       </c>
-      <c r="B146" s="18"/>
-[...3 lines deleted...]
-      <c r="A147" s="1">
+      <c r="B147" s="12">
+        <v>46183</v>
+      </c>
+      <c r="C147" s="37" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" s="27" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A148" s="1">
         <v>43</v>
       </c>
-      <c r="B147" s="18"/>
-[...3 lines deleted...]
-      <c r="A148" s="1">
+      <c r="B148" s="12">
+        <v>46185</v>
+      </c>
+      <c r="C148" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A149" s="1">
         <v>44</v>
       </c>
-      <c r="B148" s="18"/>
-[...3 lines deleted...]
-      <c r="A149" s="1">
+      <c r="B149" s="12">
+        <v>46185</v>
+      </c>
+      <c r="C149" s="17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A150" s="1">
         <v>45</v>
       </c>
-      <c r="B149" s="18"/>
-[...3 lines deleted...]
-      <c r="A150" s="1">
+      <c r="B150" s="12">
+        <v>46188</v>
+      </c>
+      <c r="C150" s="37" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A151" s="1">
         <v>46</v>
       </c>
-      <c r="B150" s="18"/>
-[...3 lines deleted...]
-      <c r="A151" s="1">
+      <c r="B151" s="12">
+        <v>46191</v>
+      </c>
+      <c r="C151" s="17" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A152" s="1">
         <v>47</v>
       </c>
-      <c r="B151" s="18"/>
-[...3 lines deleted...]
-      <c r="A152" s="1">
+      <c r="B152" s="12">
+        <v>46195</v>
+      </c>
+      <c r="C152" s="37" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" s="27" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A153" s="1">
         <v>48</v>
       </c>
-      <c r="B152" s="18"/>
-[...3 lines deleted...]
-      <c r="A153" s="1">
+      <c r="B153" s="12">
+        <v>46202</v>
+      </c>
+      <c r="C153" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A154" s="1">
         <v>49</v>
       </c>
-      <c r="B153" s="18"/>
-[...3 lines deleted...]
-      <c r="A154" s="1">
+      <c r="B154" s="12">
+        <v>46202</v>
+      </c>
+      <c r="C154" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="D154" s="38"/>
+      <c r="E154" s="38"/>
+      <c r="F154" s="38"/>
+      <c r="G154" s="38"/>
+      <c r="H154" s="38"/>
+      <c r="I154" s="38"/>
+      <c r="J154" s="38"/>
+      <c r="K154" s="38"/>
+      <c r="L154" s="38"/>
+    </row>
+    <row r="155" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A155" s="1">
         <v>50</v>
       </c>
-      <c r="B154" s="18"/>
-[...3 lines deleted...]
-      <c r="A155" s="1">
+      <c r="B155" s="12">
+        <v>46202</v>
+      </c>
+      <c r="C155" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D155" s="38"/>
+      <c r="E155" s="38"/>
+      <c r="F155" s="38"/>
+      <c r="G155" s="38"/>
+      <c r="H155" s="38"/>
+      <c r="I155" s="38"/>
+      <c r="J155" s="38"/>
+      <c r="K155" s="38"/>
+      <c r="L155" s="38"/>
+    </row>
+    <row r="156" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A156" s="1">
         <v>51</v>
       </c>
-      <c r="B155" s="18"/>
-[...3 lines deleted...]
-      <c r="A156" s="1">
+      <c r="B156" s="12">
+        <v>46206</v>
+      </c>
+      <c r="C156" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="1">
         <v>52</v>
       </c>
-      <c r="B156" s="18"/>
-[...3 lines deleted...]
-      <c r="A157" s="1">
+      <c r="B157" s="12">
+        <v>46212</v>
+      </c>
+      <c r="C157" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A158" s="1">
         <v>53</v>
       </c>
-      <c r="B157" s="18"/>
-[...3 lines deleted...]
-      <c r="A158" s="1">
+      <c r="B158" s="12">
+        <v>46213</v>
+      </c>
+      <c r="C158" s="17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A159" s="1">
         <v>54</v>
       </c>
-      <c r="B158" s="18"/>
-[...3 lines deleted...]
-      <c r="A159" s="1">
+      <c r="B159" s="12">
+        <v>46217</v>
+      </c>
+      <c r="C159" s="17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A160" s="1">
         <v>55</v>
       </c>
-      <c r="B159" s="18"/>
-[...3 lines deleted...]
-      <c r="A160" s="1">
+      <c r="B160" s="12">
+        <v>46230</v>
+      </c>
+      <c r="C160" s="35" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" s="27" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A161" s="1">
         <v>56</v>
       </c>
-      <c r="B160" s="18"/>
-[...3 lines deleted...]
-      <c r="A161" s="1">
+      <c r="B161" s="12">
+        <v>46232</v>
+      </c>
+      <c r="C161" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" s="39" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="16">
         <v>57</v>
       </c>
-      <c r="B161" s="18"/>
-[...3 lines deleted...]
-      <c r="A162" s="1">
+      <c r="B162" s="21">
+        <v>46233</v>
+      </c>
+      <c r="C162" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" s="27" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="1">
         <v>58</v>
       </c>
-      <c r="B162" s="18"/>
-[...3 lines deleted...]
-      <c r="A163" s="1">
+      <c r="B163" s="12">
+        <v>46233</v>
+      </c>
+      <c r="C163" s="19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" s="27" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="1">
         <v>59</v>
       </c>
-      <c r="B163" s="18"/>
-[...3 lines deleted...]
-      <c r="A164" s="1">
+      <c r="B164" s="12">
+        <v>46235</v>
+      </c>
+      <c r="C164" s="17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="1">
         <v>60</v>
       </c>
-      <c r="B164" s="18"/>
-[...3 lines deleted...]
-      <c r="A165" s="1">
+      <c r="B165" s="12">
+        <v>46237</v>
+      </c>
+      <c r="C165" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+    </row>
+    <row r="166" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="1">
         <v>61</v>
       </c>
-      <c r="B165" s="18"/>
-[...3 lines deleted...]
-      <c r="A166" s="1">
+      <c r="B166" s="12">
+        <v>46237</v>
+      </c>
+      <c r="C166" s="18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="1">
         <v>62</v>
       </c>
-      <c r="B166" s="18"/>
-[...3 lines deleted...]
-      <c r="A167" s="1">
+      <c r="B167" s="12">
+        <v>46237</v>
+      </c>
+      <c r="C167" s="18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="1">
         <v>63</v>
       </c>
-      <c r="B167" s="18"/>
-[...3 lines deleted...]
-      <c r="A168" s="1">
+      <c r="B168" s="12">
+        <v>46240</v>
+      </c>
+      <c r="C168" s="17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="1">
         <v>64</v>
       </c>
-      <c r="B168" s="18"/>
-[...3 lines deleted...]
-      <c r="A169" s="1">
+      <c r="B169" s="12">
+        <v>46240</v>
+      </c>
+      <c r="C169" s="17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="1">
         <v>65</v>
       </c>
-      <c r="B169" s="18"/>
-[...3 lines deleted...]
-      <c r="A170" s="1">
+      <c r="B170" s="12">
+        <v>46241</v>
+      </c>
+      <c r="C170" s="17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="1">
         <v>66</v>
       </c>
-      <c r="B170" s="18"/>
-[...3 lines deleted...]
-      <c r="A171" s="1">
+      <c r="B171" s="12"/>
+      <c r="C171" s="19"/>
+    </row>
+    <row r="172" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="1">
         <v>67</v>
       </c>
-      <c r="B171" s="18"/>
-[...3 lines deleted...]
-      <c r="A172" s="1">
+      <c r="B172" s="12"/>
+      <c r="C172" s="19"/>
+    </row>
+    <row r="173" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="1">
         <v>68</v>
       </c>
-      <c r="B172" s="18"/>
-[...3 lines deleted...]
-      <c r="A173" s="1">
+      <c r="B173" s="12"/>
+      <c r="C173" s="20"/>
+    </row>
+    <row r="174" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="1">
         <v>69</v>
       </c>
-      <c r="B173" s="18"/>
-[...3 lines deleted...]
-      <c r="A174" s="1">
+      <c r="B174" s="12"/>
+      <c r="C174" s="20"/>
+    </row>
+    <row r="175" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="1">
         <v>70</v>
       </c>
-      <c r="B174" s="18"/>
-[...3 lines deleted...]
-      <c r="A175" s="1">
+      <c r="B175" s="12"/>
+      <c r="C175" s="20"/>
+    </row>
+    <row r="176" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="1">
         <v>71</v>
       </c>
-      <c r="B175" s="18"/>
-[...3 lines deleted...]
-      <c r="A176" s="1">
+      <c r="B176" s="12"/>
+      <c r="C176" s="17"/>
+    </row>
+    <row r="177" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="1">
         <v>72</v>
       </c>
-      <c r="B176" s="18"/>
-[...3 lines deleted...]
-      <c r="A177" s="1">
+      <c r="B177" s="12"/>
+      <c r="C177" s="17"/>
+    </row>
+    <row r="178" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="1">
         <v>73</v>
       </c>
-      <c r="B177" s="18"/>
-[...3 lines deleted...]
-      <c r="A178" s="1">
+      <c r="B178" s="12"/>
+      <c r="C178" s="17"/>
+    </row>
+    <row r="179" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="1">
         <v>74</v>
       </c>
-      <c r="B178" s="18"/>
-[...3 lines deleted...]
-      <c r="A179" s="1">
+      <c r="B179" s="12"/>
+      <c r="C179" s="17"/>
+    </row>
+    <row r="180" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="1">
         <v>75</v>
       </c>
-      <c r="B179" s="18"/>
-[...3 lines deleted...]
-      <c r="A180" s="1">
+      <c r="B180" s="12"/>
+      <c r="C180" s="20"/>
+    </row>
+    <row r="181" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="1">
         <v>76</v>
       </c>
-      <c r="B180" s="18"/>
-[...3 lines deleted...]
-      <c r="A181" s="1">
+      <c r="B181" s="12"/>
+      <c r="C181" s="17"/>
+    </row>
+    <row r="182" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="1">
         <v>77</v>
       </c>
-      <c r="B181" s="18"/>
-[...3 lines deleted...]
-      <c r="A182" s="1">
+      <c r="B182" s="12"/>
+      <c r="C182" s="19"/>
+    </row>
+    <row r="183" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="1">
         <v>78</v>
       </c>
-      <c r="B182" s="18"/>
-[...3 lines deleted...]
-      <c r="A183" s="1">
+      <c r="B183" s="12"/>
+      <c r="C183" s="17"/>
+    </row>
+    <row r="184" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="1">
         <v>79</v>
       </c>
-      <c r="B183" s="18"/>
-[...3 lines deleted...]
-      <c r="A184" s="1">
+      <c r="B184" s="12"/>
+      <c r="C184" s="17"/>
+    </row>
+    <row r="185" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="1">
         <v>80</v>
       </c>
-      <c r="B184" s="18"/>
-[...3 lines deleted...]
-      <c r="A185" s="1">
+      <c r="B185" s="12"/>
+      <c r="C185" s="19"/>
+    </row>
+    <row r="186" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="1">
         <v>81</v>
       </c>
-      <c r="B185" s="18"/>
-[...3 lines deleted...]
-      <c r="A186" s="1">
+      <c r="B186" s="12"/>
+      <c r="C186" s="20"/>
+    </row>
+    <row r="187" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="1">
         <v>82</v>
       </c>
-      <c r="B186" s="18"/>
-[...3 lines deleted...]
-      <c r="A187" s="1">
+      <c r="B187" s="12"/>
+      <c r="C187" s="17"/>
+    </row>
+    <row r="188" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="1">
         <v>83</v>
       </c>
-      <c r="B187" s="18"/>
-[...3 lines deleted...]
-      <c r="A188" s="1">
+      <c r="B188" s="12"/>
+      <c r="C188" s="19"/>
+    </row>
+    <row r="189" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="1">
         <v>84</v>
       </c>
-      <c r="B188" s="18"/>
-[...3 lines deleted...]
-      <c r="A189" s="1">
+      <c r="B189" s="12"/>
+      <c r="C189" s="17"/>
+    </row>
+    <row r="190" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="1">
         <v>85</v>
       </c>
-      <c r="B189" s="18"/>
-[...3 lines deleted...]
-      <c r="A190" s="1">
+      <c r="B190" s="12"/>
+      <c r="C190" s="17"/>
+    </row>
+    <row r="191" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="1">
         <v>86</v>
       </c>
-      <c r="B190" s="18"/>
-[...3 lines deleted...]
-      <c r="A191" s="1">
+      <c r="B191" s="12"/>
+      <c r="C191" s="20"/>
+    </row>
+    <row r="192" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="1">
         <v>87</v>
       </c>
-      <c r="B191" s="18"/>
-[...3 lines deleted...]
-      <c r="A192" s="1">
+      <c r="B192" s="12"/>
+      <c r="C192" s="17"/>
+    </row>
+    <row r="193" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="1">
         <v>88</v>
       </c>
-      <c r="B192" s="18"/>
-[...3 lines deleted...]
-      <c r="A193" s="1">
+      <c r="B193" s="12"/>
+      <c r="C193" s="20"/>
+    </row>
+    <row r="194" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="1">
         <v>89</v>
       </c>
-      <c r="B193" s="18"/>
-[...3 lines deleted...]
-      <c r="A194" s="1">
+      <c r="B194" s="12"/>
+      <c r="C194" s="18"/>
+    </row>
+    <row r="195" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="1">
         <v>90</v>
       </c>
-      <c r="B194" s="18"/>
-[...3 lines deleted...]
-      <c r="A195" s="1">
+      <c r="B195" s="12"/>
+      <c r="C195" s="20"/>
+    </row>
+    <row r="196" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="1">
         <v>91</v>
       </c>
-      <c r="B195" s="18"/>
-[...3 lines deleted...]
-      <c r="A196" s="1">
+      <c r="B196" s="12"/>
+      <c r="C196" s="20"/>
+    </row>
+    <row r="197" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="1">
         <v>92</v>
       </c>
-      <c r="B196" s="18"/>
-      <c r="C196" s="25"/>
+      <c r="B197" s="12"/>
+      <c r="C197" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>Foglio1</vt:lpstr>
       <vt:lpstr>'2026'!_Hlk61507687</vt:lpstr>
       <vt:lpstr>'2026'!_Hlk92886364</vt:lpstr>
+      <vt:lpstr>'2026'!Area_stampa</vt:lpstr>
       <vt:lpstr>'2026'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Francesco Orsini</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>